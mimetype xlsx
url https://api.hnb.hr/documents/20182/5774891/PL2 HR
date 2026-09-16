--- v0 (2026-06-25)
+++ v1 (2026-09-16)
@@ -15,53 +15,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr date1904="true" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="45" windowWidth="19155" windowHeight="4935"/>
   </bookViews>
   <sheets>
     <sheet name="PL2 HR" sheetId="1" r:id="rId10"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="24">
-[...1 lines deleted...]
-    <t>Zagreb, 27.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="27">
+  <si>
+    <t>Zagreb, 25.08.2026</t>
   </si>
   <si>
     <t>HRVATSKA NARODNA BANKA</t>
   </si>
   <si>
     <t>Sektor platnog prometa</t>
   </si>
   <si>
     <t>Direkcija za nadzor platnog prometa</t>
   </si>
   <si>
     <t>  </t>
   </si>
   <si>
     <t>PREKOGRANIČNE/MEĐUNARODNE NOVČANE POŠILJKE {1}  - 2026. godina</t>
   </si>
   <si>
     <t>Izvještajno razdoblje</t>
   </si>
   <si>
     <t>Vrsta transakcije</t>
   </si>
   <si>
     <t>POTROŠAČ</t>
   </si>
@@ -72,50 +72,59 @@
     <t>UKUPNO</t>
   </si>
   <si>
     <t>UKUPNO - Broj transakcija</t>
   </si>
   <si>
     <t>UKUPNO - Vrijednost transakcija</t>
   </si>
   <si>
     <t> SIJEČANJ</t>
   </si>
   <si>
     <t>Poslane</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Primljene</t>
   </si>
   <si>
     <t> VELJAČA</t>
   </si>
   <si>
     <t> OŽUJAK</t>
+  </si>
+  <si>
+    <t> TRAVANJ</t>
+  </si>
+  <si>
+    <t> SVIBANJ</t>
+  </si>
+  <si>
+    <t> LIPANJ</t>
   </si>
   <si>
     <t> UKUPNO </t>
   </si>
   <si>
     <t>{1} Izvor transakcije: gotov novac i platna kartica </t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Tablica prikazuje sve prekogranične/međunarodne novčane pošiljke izvršene u svim valutama preračunato u eure </t>
   </si>
   <si>
     <t>kojima je izvor gotov novac i platna kartica (card to card i card to account).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
@@ -522,51 +531,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N22"/>
+  <dimension ref="A1:N28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21" customWidth="1"/>
     <col min="2" max="2" width="21" customWidth="1"/>
     <col min="3" max="3" width="26" customWidth="1"/>
     <col min="4" max="4" width="4" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
     <col min="6" max="6" width="4" customWidth="1"/>
     <col min="7" max="7" width="26" customWidth="1"/>
     <col min="8" max="8" width="4" customWidth="1"/>
     <col min="9" max="9" width="26" customWidth="1"/>
     <col min="10" max="10" width="4" customWidth="1"/>
     <col min="11" max="11" width="26" customWidth="1"/>
     <col min="12" max="12" width="4" customWidth="1"/>
     <col min="13" max="13" width="26" customWidth="1"/>
     <col min="14" max="14" width="4" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
@@ -886,155 +895,419 @@
         <v>815</v>
       </c>
       <c r="H16" t="s" s="7">
         <v>15</v>
       </c>
       <c r="I16" s="8">
         <v>155493.024445675228491</v>
       </c>
       <c r="J16" t="s" s="7">
         <v>15</v>
       </c>
       <c r="K16" s="9">
         <v>11004</v>
       </c>
       <c r="L16" t="s" s="10">
         <v>15</v>
       </c>
       <c r="M16" s="9">
         <v>3308069.630563288777523</v>
       </c>
       <c r="N16" t="s" s="10">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:14">
-      <c r="A17" t="s" s="11">
+      <c r="A17" t="s" s="7">
         <v>19</v>
       </c>
-      <c r="B17" t="s" s="11">
+      <c r="B17" t="s" s="7">
         <v>14</v>
       </c>
-      <c r="C17" s="12">
-[...32 lines deleted...]
-      <c r="N17" t="s" s="11">
+      <c r="C17" s="8">
+        <v>9505</v>
+      </c>
+      <c r="D17" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="E17" s="8">
+        <v>3013270.603856171569678</v>
+      </c>
+      <c r="F17" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="G17" s="8">
+        <v>88</v>
+      </c>
+      <c r="H17" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="I17" s="8">
+        <v>243030.364865808196857</v>
+      </c>
+      <c r="J17" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="K17" s="9">
+        <v>9593</v>
+      </c>
+      <c r="L17" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="M17" s="9">
+        <v>3256300.968721979766535</v>
+      </c>
+      <c r="N17" t="s" s="10">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:14">
-      <c r="A18" t="s" s="13">
-[...2 lines deleted...]
-      <c r="B18" t="s" s="13">
+      <c r="A18" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="B18" t="s" s="7">
         <v>16</v>
       </c>
-      <c r="C18" s="14">
-[...32 lines deleted...]
-      <c r="N18" t="s" s="13">
+      <c r="C18" s="8">
+        <v>9911</v>
+      </c>
+      <c r="D18" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="E18" s="8">
+        <v>3125425.973189102007218</v>
+      </c>
+      <c r="F18" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="G18" s="8">
+        <v>786</v>
+      </c>
+      <c r="H18" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="I18" s="8">
+        <v>177473.190313433965218</v>
+      </c>
+      <c r="J18" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="K18" s="9">
+        <v>10697</v>
+      </c>
+      <c r="L18" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="M18" s="9">
+        <v>3302899.163502535972436</v>
+      </c>
+      <c r="N18" t="s" s="10">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:14">
-      <c r="A19" t="s">
+      <c r="A19" t="s" s="7">
         <v>20</v>
       </c>
+      <c r="B19" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="C19" s="8">
+        <v>10831</v>
+      </c>
+      <c r="D19" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="E19" s="8">
+        <v>3605245.378349419123745</v>
+      </c>
+      <c r="F19" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="G19" s="8">
+        <v>112</v>
+      </c>
+      <c r="H19" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="I19" s="8">
+        <v>235560</v>
+      </c>
+      <c r="J19" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="K19" s="9">
+        <v>10943</v>
+      </c>
+      <c r="L19" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="M19" s="9">
+        <v>3840805.378349419123745</v>
+      </c>
+      <c r="N19" t="s" s="10">
+        <v>15</v>
+      </c>
     </row>
     <row r="20" spans="1:14">
-      <c r="A20" t="s">
+      <c r="A20" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="B20" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="C20" s="8">
+        <v>9436</v>
+      </c>
+      <c r="D20" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="E20" s="8">
+        <v>2925001.386401664789265</v>
+      </c>
+      <c r="F20" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="G20" s="8">
+        <v>842</v>
+      </c>
+      <c r="H20" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="I20" s="8">
+        <v>146006.139990055137687</v>
+      </c>
+      <c r="J20" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="K20" s="9">
+        <v>10278</v>
+      </c>
+      <c r="L20" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="M20" s="9">
+        <v>3071007.526391719926952</v>
+      </c>
+      <c r="N20" t="s" s="10">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" t="s" s="7">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" t="s">
+      <c r="B21" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="C21" s="8">
+        <v>11503</v>
+      </c>
+      <c r="D21" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="E21" s="8">
+        <v>4077231.464809347945068</v>
+      </c>
+      <c r="F21" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="G21" s="8">
+        <v>115</v>
+      </c>
+      <c r="H21" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="I21" s="8">
+        <v>269480</v>
+      </c>
+      <c r="J21" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="K21" s="9">
+        <v>11618</v>
+      </c>
+      <c r="L21" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="M21" s="9">
+        <v>4346711.464809347945068</v>
+      </c>
+      <c r="N21" t="s" s="10">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="B22" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="C22" s="8">
+        <v>9597</v>
+      </c>
+      <c r="D22" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="E22" s="8">
+        <v>1971109.181596192485495</v>
+      </c>
+      <c r="F22" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="G22" s="8">
+        <v>878</v>
+      </c>
+      <c r="H22" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="I22" s="8">
+        <v>122339.95661785425765</v>
+      </c>
+      <c r="J22" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="K22" s="9">
+        <v>10475</v>
+      </c>
+      <c r="L22" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="M22" s="9">
+        <v>2093449.138214046743145</v>
+      </c>
+      <c r="N22" t="s" s="10">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" t="s" s="11">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" t="s">
+      <c r="B23" t="s" s="11">
+        <v>14</v>
+      </c>
+      <c r="C23" s="12">
+        <v>59141</v>
+      </c>
+      <c r="D23" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="E23" s="12">
+        <v>19122714.55869294365584</v>
+      </c>
+      <c r="F23" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="G23" s="12">
+        <v>524</v>
+      </c>
+      <c r="H23" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="I23" s="12">
+        <v>1379408.899043472396799</v>
+      </c>
+      <c r="J23" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="K23" s="12">
+        <v>59665</v>
+      </c>
+      <c r="L23" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="M23" s="12">
+        <v>20502123.457736416052639</v>
+      </c>
+      <c r="N23" t="s" s="11">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" t="s" s="13">
+        <v>15</v>
+      </c>
+      <c r="B24" t="s" s="13">
+        <v>16</v>
+      </c>
+      <c r="C24" s="14">
+        <v>56629</v>
+      </c>
+      <c r="D24" t="s" s="13">
+        <v>15</v>
+      </c>
+      <c r="E24" s="14">
+        <v>16654330.900112474333249</v>
+      </c>
+      <c r="F24" t="s" s="13">
+        <v>15</v>
+      </c>
+      <c r="G24" s="14">
+        <v>4839</v>
+      </c>
+      <c r="H24" t="s" s="13">
+        <v>15</v>
+      </c>
+      <c r="I24" s="14">
+        <v>868182.032607984468637</v>
+      </c>
+      <c r="J24" t="s" s="13">
+        <v>15</v>
+      </c>
+      <c r="K24" s="14">
+        <v>61468</v>
+      </c>
+      <c r="L24" t="s" s="13">
+        <v>15</v>
+      </c>
+      <c r="M24" s="14">
+        <v>17522512.932720458801886</v>
+      </c>
+      <c r="N24" t="s" s="13">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" t="s">
         <v>23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A4:N4"/>
     <mergeCell ref="A5:N5"/>
     <mergeCell ref="A6:N6"/>
     <mergeCell ref="A7:N7"/>
     <mergeCell ref="A8:N8"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:F9"/>
     <mergeCell ref="G9:J9"/>
     <mergeCell ref="K9:N9"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="E10:F10"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="I10:J10"/>
     <mergeCell ref="K10:L10"/>
     <mergeCell ref="M10:N10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>